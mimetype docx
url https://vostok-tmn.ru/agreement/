--- v0 (2026-06-11)
+++ v1 (2026-10-25)
@@ -14,52 +14,50 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="001C2244" w:rsidRPr="001C2244" w:rsidRDefault="001C2244">
       <w:pPr>
         <w:ind w:left="3264"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="001C2244" w:rsidRPr="001C2244" w:rsidRDefault="001C2244" w:rsidP="001C2244">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001C2244" w:rsidRPr="001C2244" w:rsidRDefault="001C2244" w:rsidP="001C2244">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001C2244" w:rsidRPr="001C2244" w:rsidRDefault="001C2244" w:rsidP="001C2244">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -2196,87 +2194,131 @@
       </w:r>
       <w:r w:rsidR="00AA26B4" w:rsidRPr="001C2244">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>адрес регистрации, паспортные</w:t>
       </w:r>
       <w:r w:rsidRPr="001C2244">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> данные, </w:t>
       </w:r>
       <w:r w:rsidR="00516B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>номер телефона</w:t>
       </w:r>
+      <w:r w:rsidR="00B41AA3" w:rsidRPr="00B41AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41AA3" w:rsidRPr="00B41AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
       <w:r w:rsidRPr="001C2244">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E70612" w:rsidRDefault="00D66D27" w:rsidP="00E70612">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="4" w:right="126" w:firstLine="716"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4D4D4C"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C2244">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Предоставляю Оператору право осуществлять все действия (операции) с моими персональными данными включая сбор, </w:t>
       </w:r>
       <w:r w:rsidRPr="00346DC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>систематизацию, накопление, хранение (в электронном и бумажном носителе), уточнение, обновление, изменение, модификацию, использование, обезличивание, блокирование, уничтожение, запись, извлечение, удаление</w:t>
+        <w:t>систематизацию</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00346DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, накопление, хранение (в электронном и бумажном носителе), уточнение, обновление, изменение, модификацию, использование, обезличивание, блокирование, уничтожение, запись, извлечение, удаление</w:t>
       </w:r>
       <w:r w:rsidR="00050292" w:rsidRPr="00346DC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> для предоставления гостиничных услуг </w:t>
       </w:r>
       <w:r w:rsidR="0082782C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>по договору, регистрации</w:t>
       </w:r>
       <w:r w:rsidR="00050292" w:rsidRPr="00346DC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, оплаты, связи</w:t>
       </w:r>
@@ -3449,50 +3491,51 @@
     <w:rsid w:val="00346DC1"/>
     <w:rsid w:val="00351723"/>
     <w:rsid w:val="00366AD0"/>
     <w:rsid w:val="00394A2B"/>
     <w:rsid w:val="004172CB"/>
     <w:rsid w:val="00516B45"/>
     <w:rsid w:val="00535CDE"/>
     <w:rsid w:val="005B039F"/>
     <w:rsid w:val="00633560"/>
     <w:rsid w:val="00674EEC"/>
     <w:rsid w:val="006B5143"/>
     <w:rsid w:val="006C5E4E"/>
     <w:rsid w:val="00700153"/>
     <w:rsid w:val="00775B0B"/>
     <w:rsid w:val="0082782C"/>
     <w:rsid w:val="008F24A7"/>
     <w:rsid w:val="0093600B"/>
     <w:rsid w:val="009468AB"/>
     <w:rsid w:val="009C66B6"/>
     <w:rsid w:val="00A42D63"/>
     <w:rsid w:val="00A62F49"/>
     <w:rsid w:val="00A81441"/>
     <w:rsid w:val="00AA26B4"/>
     <w:rsid w:val="00AE69C3"/>
     <w:rsid w:val="00B058FD"/>
+    <w:rsid w:val="00B41AA3"/>
     <w:rsid w:val="00B5414D"/>
     <w:rsid w:val="00CB2FD7"/>
     <w:rsid w:val="00D44991"/>
     <w:rsid w:val="00D66D27"/>
     <w:rsid w:val="00DB3D44"/>
     <w:rsid w:val="00E55BE8"/>
     <w:rsid w:val="00E70612"/>
     <w:rsid w:val="00F00DD4"/>
     <w:rsid w:val="00F77A54"/>
     <w:rsid w:val="00FB2C01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
@@ -4374,75 +4417,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>536</Words>
-  <Characters>3058</Characters>
+  <Words>537</Words>
+  <Characters>3064</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3587</CharactersWithSpaces>
+  <CharactersWithSpaces>3594</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Сафронова Ольга Васильевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-12-04T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word LTSC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">